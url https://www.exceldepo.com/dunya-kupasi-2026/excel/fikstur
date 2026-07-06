--- v0 (2026-05-17)
+++ v1 (2026-07-06)
@@ -14,596 +14,662 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Fikstur" sheetId="1" r:id="rId4"/>
     <sheet name="Puan Durumu" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
-[...1 lines deleted...]
-    <t>FIFA Dünya Kupası 2026 — Fikstür (Güncellendi: 17.05.2026 23:06 TSİ)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+  <si>
+    <t>FIFA Dünya Kupası 2026 — Fikstür (Güncellendi: 06.07.2026 06:25 TSİ)</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Tarih</t>
   </si>
   <si>
     <t>Saat (TSİ)</t>
   </si>
   <si>
     <t>Aşama</t>
   </si>
   <si>
     <t>Grup</t>
   </si>
   <si>
     <t>Ev Sahibi</t>
   </si>
   <si>
     <t>Skor</t>
   </si>
   <si>
     <t>Deplasman</t>
   </si>
   <si>
     <t>Stadyum</t>
   </si>
   <si>
     <t>Durum</t>
   </si>
   <si>
     <t>11.06.2026</t>
   </si>
   <si>
+    <t>22:00</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Meksika</t>
+  </si>
+  <si>
+    <t>2 - 0</t>
+  </si>
+  <si>
+    <t>Güney Afrika</t>
+  </si>
+  <si>
+    <t>Estadio Azteca, Mexico City</t>
+  </si>
+  <si>
+    <t>Bitti</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>05:00</t>
+  </si>
+  <si>
+    <t>Güney Kore</t>
+  </si>
+  <si>
+    <t>2 - 1</t>
+  </si>
+  <si>
+    <t>Çekya</t>
+  </si>
+  <si>
+    <t>Estadio Akron, Zapopan</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Kanada</t>
+  </si>
+  <si>
+    <t>1 - 1</t>
+  </si>
+  <si>
+    <t>Bosna Hersek</t>
+  </si>
+  <si>
+    <t>BMO Field, Toronto</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>04:00</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>ABD</t>
+  </si>
+  <si>
+    <t>4 - 1</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>SoFi Stadium, Inglewood</t>
+  </si>
+  <si>
+    <t>Katar</t>
+  </si>
+  <si>
+    <t>İsviçre</t>
+  </si>
+  <si>
+    <t>Levi's Stadium, Santa Clara</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>01:00</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Brezilya</t>
+  </si>
+  <si>
+    <t>Fas</t>
+  </si>
+  <si>
+    <t>MetLife Stadium, East Rutherford</t>
+  </si>
+  <si>
+    <t>Haiti</t>
+  </si>
+  <si>
+    <t>0 - 1</t>
+  </si>
+  <si>
+    <t>İskoçya</t>
+  </si>
+  <si>
+    <t>Gillette Stadium, Foxborough</t>
+  </si>
+  <si>
+    <t>07:00</t>
+  </si>
+  <si>
+    <t>Avustralya</t>
+  </si>
+  <si>
+    <t>Türkiye</t>
+  </si>
+  <si>
+    <t>BC Place, Vancouver</t>
+  </si>
+  <si>
+    <t>20:00</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Almanya</t>
+  </si>
+  <si>
+    <t>7 - 1</t>
+  </si>
+  <si>
+    <t>Curaçao</t>
+  </si>
+  <si>
+    <t>NRG Stadium, Houston</t>
+  </si>
+  <si>
+    <t>23:00</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Hollanda</t>
+  </si>
+  <si>
+    <t>2 - 2</t>
+  </si>
+  <si>
+    <t>Japonya</t>
+  </si>
+  <si>
+    <t>AT&amp;T Stadium, Arlington</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>02:00</t>
+  </si>
+  <si>
+    <t>Fildişi Sahili</t>
+  </si>
+  <si>
+    <t>1 - 0</t>
+  </si>
+  <si>
+    <t>Ekvador</t>
+  </si>
+  <si>
+    <t>Lincoln Financial Field, Philadelphia</t>
+  </si>
+  <si>
+    <t>İsveç</t>
+  </si>
+  <si>
+    <t>5 - 1</t>
+  </si>
+  <si>
+    <t>Tunus</t>
+  </si>
+  <si>
+    <t>Estadio BBVA, Guadalupe</t>
+  </si>
+  <si>
     <t>19:00</t>
   </si>
   <si>
-    <t>A</t>
-[...2 lines deleted...]
-    <t>Meksika</t>
+    <t>H</t>
+  </si>
+  <si>
+    <t>İspanya</t>
+  </si>
+  <si>
+    <t>0 - 0</t>
+  </si>
+  <si>
+    <t>Cape Verde</t>
+  </si>
+  <si>
+    <t>Mercedes-Benz Stadium, Atlanta</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Belçika</t>
+  </si>
+  <si>
+    <t>Mısır</t>
+  </si>
+  <si>
+    <t>Lumen Field, Seattle</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>Suudi Arabistan</t>
+  </si>
+  <si>
+    <t>Uruguay</t>
+  </si>
+  <si>
+    <t>Hard Rock Stadium, Miami Gardens</t>
+  </si>
+  <si>
+    <t>İran</t>
+  </si>
+  <si>
+    <t>Yeni Zelanda</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>Fransa</t>
+  </si>
+  <si>
+    <t>3 - 1</t>
+  </si>
+  <si>
+    <t>Senegal</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>Irak</t>
+  </si>
+  <si>
+    <t>1 - 4</t>
+  </si>
+  <si>
+    <t>Norveç</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>Arjantin</t>
+  </si>
+  <si>
+    <t>3 - 0</t>
+  </si>
+  <si>
+    <t>Cezayir</t>
+  </si>
+  <si>
+    <t>Arrowhead Stadium, Kansas City</t>
+  </si>
+  <si>
+    <t>Avusturya</t>
+  </si>
+  <si>
+    <t>Ürdün</t>
+  </si>
+  <si>
+    <t>K</t>
+  </si>
+  <si>
+    <t>Portekiz</t>
+  </si>
+  <si>
+    <t>DR Kongo</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>İngiltere</t>
+  </si>
+  <si>
+    <t>4 - 2</t>
+  </si>
+  <si>
+    <t>Hırvatistan</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>Gana</t>
+  </si>
+  <si>
+    <t>Panama</t>
+  </si>
+  <si>
+    <t>Özbekistan</t>
+  </si>
+  <si>
+    <t>1 - 3</t>
+  </si>
+  <si>
+    <t>Kolombiya</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>6 - 0</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>03:30</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>03:00</t>
+  </si>
+  <si>
+    <t>0 - 4</t>
+  </si>
+  <si>
+    <t>4 - 0</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>00:00</t>
+  </si>
+  <si>
+    <t>3 - 2</t>
+  </si>
+  <si>
+    <t>06:00</t>
+  </si>
+  <si>
+    <t>1 - 2</t>
+  </si>
+  <si>
+    <t>5 - 0</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>0 - 3</t>
+  </si>
+  <si>
+    <t>0 - 2</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>1 - 5</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>02:30</t>
+  </si>
+  <si>
+    <t>3 - 3</t>
+  </si>
+  <si>
+    <t>Son 32</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Fas</t>
-[...2 lines deleted...]
-    <t>Estadio Azteca, Mexico City</t>
+    <t>Son 32 — 1. eşleşme</t>
   </si>
   <si>
     <t>Planlandı</t>
   </si>
   <si>
-    <t>22:00</t>
-[...250 lines deleted...]
-  <si>
     <t>29.06.2026</t>
   </si>
   <si>
-    <t>K</t>
-[...26 lines deleted...]
-    <t>Grup I 2.</t>
+    <t>Son 32 — 4. eşleşme</t>
+  </si>
+  <si>
+    <t>23:30</t>
+  </si>
+  <si>
+    <t>Son 32 — 2. eşleşme</t>
   </si>
   <si>
     <t>30.06.2026</t>
   </si>
   <si>
-    <t>Katar</t>
-[...11 lines deleted...]
-    <t>Grup K 2.</t>
+    <t>Son 32 — 3. eşleşme</t>
+  </si>
+  <si>
+    <t>Son 32 — 6. eşleşme</t>
   </si>
   <si>
     <t>01.07.2026</t>
   </si>
   <si>
-    <t>L</t>
-[...20 lines deleted...]
-    <t>Grup A 2.</t>
+    <t>Son 32 — 5. eşleşme</t>
+  </si>
+  <si>
+    <t>Son 32 — 7. eşleşme</t>
+  </si>
+  <si>
+    <t>Son 32 — 8. eşleşme</t>
+  </si>
+  <si>
+    <t>Son 32 — 10. eşleşme</t>
   </si>
   <si>
     <t>02.07.2026</t>
   </si>
   <si>
-    <t>Kamerun</t>
-[...11 lines deleted...]
-    <t>Grup C 2.</t>
+    <t>Son 32 — 9. eşleşme</t>
+  </si>
+  <si>
+    <t>Son 32 — 12. eşleşme</t>
   </si>
   <si>
     <t>03.07.2026</t>
   </si>
   <si>
-    <t>Grup J 1.</t>
-[...8 lines deleted...]
-    <t>Grup F 2.</t>
+    <t>Son 32 — 11. eşleşme</t>
+  </si>
+  <si>
+    <t>Son 32 — 13. eşleşme</t>
+  </si>
+  <si>
+    <t>21:00</t>
+  </si>
+  <si>
+    <t>Son 32 — 16. eşleşme</t>
   </si>
   <si>
     <t>04.07.2026</t>
   </si>
   <si>
-    <t>Grup L 1.</t>
-[...5 lines deleted...]
-    <t>21:00</t>
+    <t>Son 32 — 14. eşleşme</t>
+  </si>
+  <si>
+    <t>04:30</t>
+  </si>
+  <si>
+    <t>Son 32 — 15. eşleşme</t>
   </si>
   <si>
     <t>Son 16</t>
   </si>
   <si>
-    <t>Galip ROUND_OF_16 1</t>
-[...5 lines deleted...]
-    <t>Galip ROUND_OF_16 3</t>
+    <t>Son 16 — 2. eşleşme</t>
   </si>
   <si>
     <t>05.07.2026</t>
   </si>
   <si>
-    <t>Galip ROUND_OF_16 4</t>
-[...29 lines deleted...]
-    <t>Galip ROUND_OF_16 9</t>
+    <t>Son 16 — 1. eşleşme</t>
+  </si>
+  <si>
+    <t>Son 16 — 3. eşleşme</t>
   </si>
   <si>
     <t>06.07.2026</t>
   </si>
   <si>
+    <t>Son 16 — 4. eşleşme</t>
+  </si>
+  <si>
+    <t>Son 16 — 5. eşleşme</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>Son 16 — 6. eşleşme</t>
+  </si>
+  <si>
+    <t>Son 16 — 7. eşleşme</t>
+  </si>
+  <si>
+    <t>Son 16 — 8. eşleşme</t>
+  </si>
+  <si>
     <t>09.07.2026</t>
   </si>
   <si>
     <t>Çeyrek Final</t>
   </si>
   <si>
-    <t>Galip QUARTER 1</t>
-[...5 lines deleted...]
-    <t>Galip QUARTER 3</t>
+    <t>Çeyrek Final — 1. eşleşme</t>
   </si>
   <si>
     <t>10.07.2026</t>
   </si>
   <si>
-    <t>Galip QUARTER 4</t>
-[...5 lines deleted...]
-    <t>13.07.2026</t>
+    <t>Çeyrek Final — 2. eşleşme</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>Çeyrek Final — 3. eşleşme</t>
+  </si>
+  <si>
+    <t>Çeyrek Final — 4. eşleşme</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>Yarı Final</t>
   </si>
   <si>
-    <t>Galip SEMI 1</t>
-[...8 lines deleted...]
-    <t>17.07.2026</t>
+    <t>Yarı Final — 1. eşleşme</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>Yarı Final — 2. eşleşme</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Üçüncülük</t>
   </si>
   <si>
-    <t>Galip THIRD_PLACE 1</t>
-[...5 lines deleted...]
-    <t>19.07.2026</t>
+    <t>Yarı final mağlupları</t>
   </si>
   <si>
     <t>Final</t>
   </si>
   <si>
-    <t>Galip FINAL 1</t>
-[...2 lines deleted...]
-    <t>Galip FINAL 2</t>
+    <t>Finalist 1</t>
+  </si>
+  <si>
+    <t>Finalist 2</t>
   </si>
   <si>
     <t>Grup A</t>
   </si>
   <si>
     <t>Takım</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>AV</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Grup B</t>
   </si>
@@ -668,113 +734,123 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A5F"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFE5E5"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE8F5E8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFCCCCCC"/>
       </left>
       <right style="thin">
         <color rgb="FFCCCCCC"/>
       </right>
       <top style="thin">
         <color rgb="FFCCCCCC"/>
       </top>
       <bottom style="thin">
         <color rgb="FFCCCCCC"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1060,53 +1136,53 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:J107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="28">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>5</v>
       </c>
@@ -1123,5369 +1199,5307 @@
         <v>9</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="5">
         <v>7</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="5">
         <v>8</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>21</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>22</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="5">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>26</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>33</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>34</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="5">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>37</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="5">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="5">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="G10" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="6">
+        <v>2</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="H10" s="5" t="s">
-[...37 lines deleted...]
-      <c r="J11" s="5" t="s">
+      <c r="H11" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="J11" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="5">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="F12" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="5">
         <v>31</v>
       </c>
-      <c r="G12" s="7" t="s">
-[...28 lines deleted...]
-      <c r="F13" s="6" t="s">
+      <c r="B13" s="5" t="s">
         <v>40</v>
       </c>
+      <c r="C13" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>62</v>
+      </c>
       <c r="G13" s="8" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="J13" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="J13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>68</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>69</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="5">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>72</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>73</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="5">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>78</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>79</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="5">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>83</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>47</v>
+        <v>84</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="5">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>87</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="5">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>90</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>63</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="5">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>93</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>94</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="5">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>97</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>98</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="5">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>101</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>102</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="5">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>105</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>94</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="5">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="I24" s="5" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="5">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>111</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>112</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>62</v>
+        <v>113</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="5">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>115</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>69</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="5">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>59</v>
+        <v>107</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>117</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>118</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>62</v>
+        <v>119</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="5">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G28" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="5">
         <v>15</v>
       </c>
-      <c r="H28" s="5" t="s">
-[...26 lines deleted...]
-        <v>40</v>
+      <c r="B29" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="G29" s="8" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="J29" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J29" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="5">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>65</v>
+        <v>120</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>26</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>121</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="5">
+        <v>10</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C31" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>14</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>69</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="5">
+        <v>3</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E32" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F32" s="5" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="G32" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="G32" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="J32" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="5">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>71</v>
+        <v>122</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>47</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="J33" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="5">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B34" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G34" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I34" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="C34" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J34" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:10">
-      <c r="A35" s="5">
-[...11 lines deleted...]
-      <c r="E35" s="5" t="s">
+      <c r="A35" s="6">
+        <v>4</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G35" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I35" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="F35" s="5" t="s">
-[...11 lines deleted...]
-      <c r="J35" s="5" t="s">
+      <c r="J35" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="5">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>71</v>
+        <v>122</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>62</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>73</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="5">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>74</v>
+        <v>122</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>56</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>22</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="J37" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="5">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>70</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>79</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="5">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B39" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F39" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C39" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="5" t="s">
+      <c r="G39" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="I39" s="5" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="5">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>79</v>
+        <v>124</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>78</v>
+      </c>
+      <c r="G40" s="8" t="s">
+        <v>127</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="5">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>79</v>
+        <v>124</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>83</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>79</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="5">
+        <v>46</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="C42" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>88</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>63</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>25</v>
+        <v>89</v>
       </c>
       <c r="J42" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="5">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>91</v>
+      </c>
+      <c r="G43" s="8" t="s">
+        <v>118</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="J43" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="5">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="G44" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="G44" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="J44" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="5">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>19</v>
+        <v>130</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>39</v>
+        <v>92</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>93</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>102</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="J45" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>99</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>131</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="J46" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="5">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>23</v>
+        <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>106</v>
+      </c>
+      <c r="G47" s="8" t="s">
+        <v>133</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:10">
-      <c r="A48" s="6">
-[...15 lines deleted...]
-        <v>73</v>
+      <c r="A48" s="5">
+        <v>63</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>108</v>
       </c>
       <c r="G48" s="8" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="J48" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J48" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="5">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>111</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>79</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>85</v>
+        <v>115</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="5">
+        <v>70</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="G50" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="B50" s="5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H50" s="5" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="5">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>89</v>
+        <v>135</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>119</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>69</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="5">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>89</v>
+        <v>135</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>90</v>
+        <v>25</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>38</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>22</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="5">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>89</v>
+        <v>135</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>90</v>
+        <v>25</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>28</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>94</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="5">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>94</v>
+        <v>136</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>90</v>
+        <v>42</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
+      </c>
+      <c r="G54" s="8" t="s">
+        <v>137</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="5">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>94</v>
+        <v>136</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>90</v>
+        <v>42</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>112</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="5">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>94</v>
+        <v>136</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="G56" s="8" t="s">
+        <v>69</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="J56" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="5">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>96</v>
+        <v>136</v>
       </c>
       <c r="C57" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...9 lines deleted...]
-        <v>15</v>
+      <c r="G57" s="8" t="s">
+        <v>137</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="J57" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="5">
+        <v>29</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E58" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="B58" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F58" s="5" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>58</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>138</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="J58" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="5">
+        <v>30</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G59" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B59" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I59" s="5" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="J59" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="5">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>101</v>
+        <v>139</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>64</v>
+      </c>
+      <c r="G60" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="J60" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="5">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>101</v>
+        <v>139</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>74</v>
+      </c>
+      <c r="G61" s="8" t="s">
+        <v>118</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="J61" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:10">
-      <c r="A62" s="5">
-[...26 lines deleted...]
-      <c r="J62" s="5" t="s">
+      <c r="A62" s="6">
+        <v>5</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G62" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I62" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J62" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="5">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>35</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>79</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="5">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>95</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>134</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="J64" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="5">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>107</v>
+        <v>5</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>99</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>98</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="J65" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="5">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>104</v>
+        <v>77</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>80</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>79</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>110</v>
+        <v>87</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="J66" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="5">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>107</v>
+        <v>5</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>88</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>47</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J67" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="5">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>23</v>
+        <v>132</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>104</v>
+        <v>82</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>91</v>
+      </c>
+      <c r="G68" s="8" t="s">
+        <v>141</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>115</v>
+        <v>83</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="5">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>12</v>
+        <v>132</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>104</v>
+        <v>82</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>84</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="J69" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="5">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>12</v>
+        <v>130</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>107</v>
+        <v>5</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>15</v>
+        <v>110</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>113</v>
+      </c>
+      <c r="G70" s="8" t="s">
+        <v>22</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="J70" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="5">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>19</v>
+        <v>130</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>116</v>
+      </c>
+      <c r="G71" s="8" t="s">
+        <v>138</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J71" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="5">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="D72" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E72" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="E72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="5" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>109</v>
+      </c>
+      <c r="G72" s="8" t="s">
+        <v>94</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="J72" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="5">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>23</v>
+        <v>143</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>119</v>
+      </c>
+      <c r="G73" s="8" t="s">
+        <v>79</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="J73" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="5">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>106</v>
+      </c>
+      <c r="G74" s="8" t="s">
+        <v>118</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="J74" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="5">
+        <v>59</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="7">
+        <v>73</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F76" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="G76" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="J76" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="7">
+        <v>76</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F77" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="G77" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="J77" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="7">
+        <v>74</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F78" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="G78" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J78" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="7">
+        <v>75</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F79" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="G79" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="J79" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="7">
+        <v>78</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F80" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="G80" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="J80" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="7">
         <v>77</v>
       </c>
-      <c r="B75" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="5" t="s">
+      <c r="B81" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F81" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="G81" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J81" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="7">
+        <v>79</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F82" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="G82" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J82" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="7">
+        <v>80</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F83" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G83" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="J83" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="7">
+        <v>82</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F84" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="G84" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H84" s="7"/>
+      <c r="I84" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="J84" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="7">
+        <v>81</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F85" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="G85" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J85" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="7">
+        <v>84</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C86" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...11 lines deleted...]
-      <c r="H75" s="5" t="s">
+      <c r="D86" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F86" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="G86" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="J86" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="7">
+        <v>83</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F87" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="G87" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H87" s="7"/>
+      <c r="I87" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="J87" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="7">
+        <v>85</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F88" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="G88" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H88" s="7"/>
+      <c r="I88" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="J88" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="7">
+        <v>88</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F89" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="G89" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H89" s="7"/>
+      <c r="I89" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="J89" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="7">
+        <v>86</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F90" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G90" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H90" s="7"/>
+      <c r="I90" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="J90" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="7">
+        <v>87</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F91" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="G91" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H91" s="7"/>
+      <c r="I91" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="J91" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="7">
+        <v>90</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F92" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="G92" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H92" s="7"/>
+      <c r="I92" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="J92" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="7">
+        <v>89</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F93" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="G93" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H93" s="7"/>
+      <c r="I93" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="J93" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="7">
+        <v>91</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D94" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F94" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="G94" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H94" s="7"/>
+      <c r="I94" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J94" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="7">
+        <v>92</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C95" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="I75" s="5" t="s">
-[...31 lines deleted...]
-      <c r="I76" s="5" t="s">
+      <c r="D95" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F95" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="G95" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H95" s="7"/>
+      <c r="I95" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J95" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="7">
+        <v>93</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F96" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="G96" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H96" s="7"/>
+      <c r="I96" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="J96" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="7">
+        <v>94</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F97" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="G97" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H97" s="7"/>
+      <c r="I97" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="J97" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="7">
+        <v>95</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F98" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="G98" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H98" s="7"/>
+      <c r="I98" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="J98" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="7">
+        <v>96</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F99" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="G99" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H99" s="7"/>
+      <c r="I99" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="J76" s="5" t="s">
-[...57 lines deleted...]
-      <c r="H78" s="5" t="s">
+      <c r="J99" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="7">
+        <v>97</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F100" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="G100" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H100" s="7"/>
+      <c r="I100" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J100" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="7">
+        <v>98</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F101" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="G101" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H101" s="7"/>
+      <c r="I101" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="J101" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="7">
+        <v>99</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C102" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="I78" s="5" t="s">
-[...13 lines deleted...]
-      <c r="C79" s="5" t="s">
+      <c r="D102" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F102" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="G102" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H102" s="7"/>
+      <c r="I102" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="J102" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="7">
+        <v>100</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F103" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="G103" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H103" s="7"/>
+      <c r="I103" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="J103" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="7">
+        <v>101</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C104" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="D79" s="5" t="s">
-[...28 lines deleted...]
-      <c r="C80" s="5" t="s">
+      <c r="D104" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F104" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="G104" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H104" s="7"/>
+      <c r="I104" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="J104" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="7">
+        <v>102</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C105" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...43 lines deleted...]
-      <c r="H81" s="5" t="s">
+      <c r="D105" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F105" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="G105" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H105" s="7"/>
+      <c r="I105" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="J105" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="7">
+        <v>103</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="C106" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="I81" s="5" t="s">
-[...77 lines deleted...]
-      <c r="C84" s="5" t="s">
+      <c r="D106" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F106" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="G106" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="H106" s="7"/>
+      <c r="I106" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="J106" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="7">
+        <v>104</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="C107" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...107 lines deleted...]
-      <c r="H87" s="5" t="s">
+      <c r="D107" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E107" s="7" t="s">
         <v>146</v>
       </c>
-      <c r="I87" s="5" t="s">
-[...54 lines deleted...]
-      <c r="F89" s="5" t="s">
+      <c r="F107" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="G107" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="G89" s="7" t="s">
-[...16 lines deleted...]
-      <c r="B90" s="5" t="s">
+      <c r="H107" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="I107" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J107" s="7" t="s">
         <v>148</v>
-      </c>
-[...566 lines deleted...]
-        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A79" sqref="A79:J79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="2.285" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="2.285" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="2.285" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="9" t="s">
-        <v>182</v>
+      <c r="A1" s="11" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J4">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J5">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I6">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="J6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:10">
-      <c r="A8" s="9" t="s">
-        <v>189</v>
+      <c r="A8" s="11" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J10">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G11">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I11">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J11">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G12">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I12">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J12">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I13">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="J13">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="9" t="s">
-        <v>190</v>
+      <c r="A15" s="11" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D17">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I17">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J17">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D18">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H18">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I18">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J18">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H19">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I19">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J19">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="C20">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G20">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I20">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
-      <c r="A22" s="9" t="s">
-        <v>191</v>
+      <c r="A22" s="11" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D24">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G24">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I24">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J24">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>2</v>
       </c>
       <c r="B25" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C25">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G25">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H25">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G26">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I26">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J26">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="3">
         <v>4</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C27" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D27" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E27" s="3">
         <v>0</v>
       </c>
       <c r="F27" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G27" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H27" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I27" s="3">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J27" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:10">
-      <c r="A29" s="9" t="s">
-        <v>192</v>
+      <c r="A29" s="11" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C31">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D31">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G31">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H31">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I31">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J31">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D32">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G32">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I32">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J32">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="C33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C34">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F34">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H34">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I34">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="J34">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10">
-      <c r="A36" s="9" t="s">
-        <v>193</v>
+      <c r="A36" s="11" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>1</v>
       </c>
       <c r="B38" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C38">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D38">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H38">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I38">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J38">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>2</v>
       </c>
       <c r="B39" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C39">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H39">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I39">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J39">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>3</v>
       </c>
       <c r="B40" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C40">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G40">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H40">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C41">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G41">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H41">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I41">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
-      <c r="A43" s="9" t="s">
-        <v>194</v>
+      <c r="A43" s="11" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>1</v>
       </c>
       <c r="B45" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="C45">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H45">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I45">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J45">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>2</v>
       </c>
       <c r="B46" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="C46">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I46">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J46">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>3</v>
       </c>
       <c r="B47" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="C47">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H47">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>4</v>
       </c>
       <c r="B48" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="C48">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F48">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G48">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H48">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I48">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="J48">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10">
-      <c r="A50" s="9" t="s">
-        <v>195</v>
+      <c r="A50" s="11" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="C52">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D52">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J52">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C53">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H53">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C54">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G54">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H54">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I54">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J54">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>4</v>
       </c>
       <c r="B55" t="s">
         <v>87</v>
       </c>
       <c r="C55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H55">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I55">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="J55">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:10">
-      <c r="A57" s="9" t="s">
-        <v>196</v>
+      <c r="A57" s="11" t="s">
+        <v>218</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C59">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D59">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H59">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I59">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J59">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C60">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D60">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G60">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H60">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J60">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C61">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D61">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G61">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H61">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I61">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J61">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C62">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D62">
         <v>0</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G62">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H62">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I62">
-        <v>0</v>
+        <v>-11</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:10">
-      <c r="A64" s="9" t="s">
-        <v>197</v>
+      <c r="A64" s="11" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C66">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D66">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I66">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J66">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C67">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G67">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H67">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C68">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D68">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E68">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F68">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G68">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H68">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I68">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J68">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C69">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G69">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H69">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I69">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:10">
-      <c r="A71" s="9" t="s">
-        <v>198</v>
+      <c r="A71" s="11" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="C73">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D73">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I73">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J73">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>2</v>
       </c>
       <c r="B74" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C74">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I74">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J74">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C75">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G75">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H75">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J75">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>4</v>
       </c>
       <c r="B76" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C76">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G76">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H76">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="I76">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
-      <c r="A78" s="9" t="s">
-        <v>199</v>
+      <c r="A78" s="11" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>1</v>
       </c>
       <c r="B80" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="C80">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D80">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H80">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I80">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J80">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="C81">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D81">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G81">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H81">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="C82">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D82">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F82">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G82">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H82">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C83">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I83">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A8:J8"/>
     <mergeCell ref="A15:J15"/>
     <mergeCell ref="A22:J22"/>
     <mergeCell ref="A29:J29"/>
     <mergeCell ref="A36:J36"/>
     <mergeCell ref="A43:J43"/>
     <mergeCell ref="A50:J50"/>
     <mergeCell ref="A57:J57"/>
     <mergeCell ref="A64:J64"/>
     <mergeCell ref="A71:J71"/>
     <mergeCell ref="A78:J78"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>